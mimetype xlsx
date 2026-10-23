--- v2 (2026-08-26)
+++ v3 (2026-10-23)
@@ -649,54 +649,58 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>CALLE 103 # 43A - 45</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>6045294058</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>IE.SANTACRUZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>EVA SUSANA ALBARRACIN ESTRADA</t>
-[...2 lines deleted...]
-      <c r="O3" t="inlineStr"/>
+          <t>IVAN DARIO ESCOBAR GONZALEZ</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>IVAND.ESCOBAR@MEDELLIN.GOV.CO</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CENTRO FORMATIVO DE ANTIOQUIA -CEFA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">RECURSOS HUMANOS , AGROINDUSTRIA ALIMENTARIA, APLICACION DE PROCEDIMIENTOS DE LABORATORIO QUIMICO, IMPLEMENTACION Y MANTENIMIENTO DE SISTEMAS DE INTERNET DE LAS COSAS, INTEGRACION DE CONTENIDOS DIGITALES, PATRONAJE INDUSTRIAL DE PRENDAS DE VESTIR, PROGRAMACION DE SOFTWARE </t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>10</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>LA CANDELARIA</t>
         </is>
       </c>
@@ -1001,51 +1005,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>CARRERA 40 # 85A - 20</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>6042632428</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>I.E GABRIELRESTREPO@MEDELLIN.GOV.CO</t>
+          <t>SEC.SANTABERNARDITA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>ALVARO MEJIA PAYARES</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>ALVARO.MEJIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN AGUSTIN</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1216,51 +1220,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>CALLE 44 # 43 - 96</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>6042623588</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>IE.HECTORABAD@MEDELLIN.GOV.CO</t>
+          <t>SEC.DARIOCARDONA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>ELKIN RAMIRO OSORIO VELASQUEZ</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>ELKIN.OSORIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JUAN DE LA CRUZ POSADA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1289,51 +1293,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>CALLE 62 # 39 - 22</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>6042549659</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.JUANDELACRUZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>ADOLFO LEON GONZALEZ OSPINA</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>ADOLFO.GONZALEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>SECCION ESCUELA HIPOLITO LONDONO MESA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
@@ -1358,51 +1362,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>CARRERA 40 # 59A - 52</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>6042925480</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.HIPOLITOMESA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>ADOLFO LEON GONZALEZ OSPINA</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>ADOLFO.GONZALEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>SECCION COLEGIO AGUSTIN NIETO CABALLERO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
@@ -1427,51 +1431,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>CARRERA 40 # 59A - 21</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>6042926320</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ANCABALLERO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>ADOLFO LEON GONZALEZ OSPINA</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>ADOLFO.GONZALEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE ACEVEDO Y GOMEZ</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1638,51 +1642,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>CARRERA 52C # 12A SUR - 23</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>6042550356</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>IE.JOSEACEVEDO@MEDELLIN.GOV.CO</t>
+          <t>SEC.LACOLINA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>JAIME ALBERTO SIERRA TORRES</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>JAIMEA.SIERRA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>SECCION ESCUELA REPUBLICA DE COSTA RICA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
@@ -1707,51 +1711,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>CARRERA 52 # 7 SUR - 23</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>6042852538</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>IE.JOSEACEVEDO@MEDELLIN.GOV.CO</t>
+          <t>SEC.REPUBLICARICA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>JAIME ALBERTO SIERRA TORRES</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>JAIMEA.SIERRA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA MILAGROSA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1849,51 +1853,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>CARRERA 33 # 36A - 28</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>6042163229</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>IE.LAMILAGROSA@MEDELLIN.GOV.CO</t>
+          <t>SEC.SANTOAQUINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>JORGE MARIO CONTRERAS GERMAN</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>JORGE.CONTRERAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA SALLE DE CAMPOAMOR</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1922,51 +1926,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>CARRERA 65B # 4 - 49</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>6042851571</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.LASALLECAMPOAMOR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>DANIEL ENRIQUE MARIN CONGOTE</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>DANIELE.MARIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA RAMON GIRALDO CEBALLOS</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -2073,56 +2077,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>CALLE 54 # 33 - 67</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>6042168993</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>IE.CARACAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>NIDIA DEL SOCORRO GOMEZ TORO</t>
+          <t>EDISSON ARGEY CADAVID</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>NIDIA.GOMEZ@MEDELLIN.GOV.CO</t>
+          <t>EDISSON.CADAVID@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SECCION ESCUELA BEATO HERMANO SALOMON</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="n">
         <v>8</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
@@ -2137,61 +2141,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>CALLE 53 # 27A - 50</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>6042695371</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>GUILLERMO.YEPES@MEDELLIN.GOV.CO</t>
+          <t>SEC.BEATOSALOMON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>NIDIA DEL SOCORRO GOMEZ TORO</t>
+          <t>EDISSON ARGEY CADAVID</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>NIDIA.GOMEZ@MEDELLIN.GOV.CO</t>
+          <t>EDISSON.CADAVID@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ESCUELA NORMAL SUPERIOR DE MEDELLIN</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>INTERPRETACION DE INSTRUMENTOS MUSICALES</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>8</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
@@ -2215,56 +2219,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>CARRERA 34 # 65 - 02</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>6042966490 - 3004124363</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>IE.NORMALSUPERIOR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>LILIAM PATRICIA VILLEGAS ECHAVARRIA</t>
+          <t>JUAN GUILLERMO BASTIDAS MENESES</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>LILIAM.VILLEGAS@MEDELLIN.GOV.CO</t>
+          <t>JUAN.BASTIDAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ALFREDO COCK ARANGO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), SISTEMAS TELEINFORMÁTICOS</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>6</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
@@ -2288,58 +2292,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>CARRERA 72 # 99 - 55</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>6044712592</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>IE.ALFREDOCOCK@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>EDIER MARDUCK GIRALDO SEPULVEDA</t>
-[...6 lines deleted...]
-      </c>
+          <t>CARLOS MARIO GIRALDO JIMENEZ</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PERPETUO SOCORRO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>INTEGRACION DE OPERACIONES LOGISTICAS, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>13</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>SAN JAVIER</t>
         </is>
       </c>
@@ -2425,51 +2425,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>CARRERA 72 # 95 - 20</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>6043207380</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.JESUSMARIAELROSAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>ELVIA CECILIA CARDENAS TOBON</t>
         </is>
       </c>
       <c r="O28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA REPUBLICA DE VENEZUELA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>DISEÑO Y ARTE GRAFICO</t>
         </is>
       </c>
@@ -2709,51 +2709,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>CARRERA 74 # 112 - 30</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>6042732700 Ext 111 -116</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.EDUARDOBOTERO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>CESAR AUGUSTO CEBALLOS GONZALEZ</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>CESAR.CEBALLOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>SECCION ESCUELA ESTADO DE ISRAEL</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
@@ -2778,51 +2778,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>CALLE 110A # 75A - 1</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>6042732809</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ESTADODEISRAEL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>CESAR AUGUSTO CEBALLOS GONZALEZ</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>CESAR.CEBALLOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA GILBERTO ALZATE AVENDANO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -2920,51 +2920,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>CARRERA 52 # 92 - 05</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>6043668358</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.TOMASCARRASQ1@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>HUMBERTO ANTONIO BERMUDEZ CARDONA</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>HUMBERTO.BERMUDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CARLOS VILLA MARTINEZ</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
@@ -2989,51 +2989,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>CARRERA 50B # 95 - 06</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>6042367667</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CARLOSMARTINEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>HUMBERTO ANTONIO BERMUDEZ CARDONA</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>HUMBERTO.BERMUDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SEGUROS BOLIVAR</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
@@ -3058,51 +3058,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>CARRERA 52 # 86 - 21</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>6042637256</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SEGUROSBOLIVAR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>HUMBERTO ANTONIO BERMUDEZ CARDONA</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>HUMBERTO.BERMUDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN ISIDRO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
@@ -3127,51 +3127,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>CARRERA 53 # 95 - 25</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>6043668358</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANISIDRO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>HUMBERTO ANTONIO BERMUDEZ CARDONA</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>HUMBERTO.BERMUDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA GONZALO RESTREPO JARAMILLO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -3269,51 +3269,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>CALLE 45 # 31 - 63</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>6042391959</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JUANRESTREPO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>ALVARO CUERVO MONTOYA</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>ALVARO.CUERVO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ANTONIO RICAURTE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -3484,51 +3484,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>CARRERA 37 # 75A - 2</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>6042338492</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.BALDOMEROCANO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>NESTOR RENE OTALORA GARZON</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>NESTOR.OTALORA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>SECCION ESCUELA JOSE MANUEL MORA VASQUEZ</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
@@ -3553,51 +3553,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>CARRERA 42A # 75 - 9</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>6042334402</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JMMORAVASQUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>NESTOR RENE OTALORA GARZON</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>NESTOR.OTALORA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN JUAN BAUTISTA DE LA SALLE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -3631,56 +3631,56 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>CALLE 93 # 40 - 42</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>3004147295 - 6045225237</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>IE.SANJUANBAUTISTADE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>DARIO DE JESUS RODRIGUEZ ZAPATA</t>
+          <t>DAVID ALEJANDRO JARAMILLO YEPES</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>DARIO.RODRIGUEZ@MEDELLIN.GOV.CO</t>
+          <t>DAVIDA.JARAMILLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA ASUNCION</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="n">
         <v>2</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>SANTA CRUZ</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
@@ -3773,58 +3773,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>CARRERA 96A # 77E - 15</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>6045299399</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t>IE.AURES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>PATRICIA ELENA SALAZAR SALAZAR</t>
-[...6 lines deleted...]
-      </c>
+          <t>JESÚS ALBERTO OSORIO VELÁSQUEZ</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>SECCION ESCUELA AURES</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="n">
         <v>7</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>AURES N. 1</t>
         </is>
@@ -3837,63 +3833,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>CARRERA 93A # 77F - 57</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>6045299399 - 6045298446</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.AURES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>PATRICIA ELENA SALAZAR SALAZAR</t>
-[...6 lines deleted...]
-      </c>
+          <t>JESÚS ALBERTO OSORIO VELÁSQUEZ</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MONTECARLO GUILLERMO GAVIRIA CORREA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>ASISTENCIA ADMINISTRATIVA, INTEGRACION DE CONTENIDOS DIGITALES, RECURSOS HUMANOS</t>
         </is>
       </c>
       <c r="D49" t="n">
         <v>3</v>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
         </is>
       </c>
@@ -4125,51 +4117,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>CARRERA 49 # 98 - 48</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>6042360755</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ARZOBISPOGARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>MIGUEL ANGEL TANGARIFE HENAO</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>MIGUEL.TANGARIFE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MADRE MARIA MAZARELLO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -4203,51 +4195,51 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>CALLE 48 # 33 - 62</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>6042167211 - 6042167901</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t>IE.MADREMAZZARELLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>HNA DORIS MARCELA BEDOYA BASTIDAS</t>
+          <t>PAULA ANDREA GALLEGO CORTEZ</t>
         </is>
       </c>
       <c r="O53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA REPUBLICA DEL BRASIL</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>ASISTENCIA DE EDICION AUDIOVISUAL</t>
         </is>
       </c>
       <c r="D54" t="n">
         <v>3</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
@@ -4272,58 +4264,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>CARRERA 42A 76 - 28</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>3017835796</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>IE.ALVAROMARIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>DAVID ALEJANDRO JARAMILLO YEPES</t>
-[...6 lines deleted...]
-      </c>
+          <t>MARGARITA MARÍA CEBALLOS CORREA</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MANUELA BELTRAN</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>INTEGRACION DE CONTENIDOS DIGITALES</t>
         </is>
       </c>
       <c r="D55" t="n">
         <v>3</v>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
         </is>
       </c>
@@ -4409,51 +4397,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>CALLE 71 # 33 - 18</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>6042841206</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANJOSE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>CESAR AUGUSTO CORRALES AGUDELO</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>CESAR.CORRALES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LOLA GONZALEZ</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -4551,51 +4539,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>CARRERA 89A # 47DD - 71</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>6042341289</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANTALUCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>TERESITA SEPULVEDA MUNERA</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>TERESITA.SEPULVEDA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JAVIERA LONDONO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -4693,51 +4681,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>CALLE 50B # 38 - 11</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>3122688407</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ANTONIASANTOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>BLANCA NOHEMY BENJUMEA ZULUAGA</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>BLANCA.BENJUMEA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LUIS ALFONSO AGUDELO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
@@ -4762,51 +4750,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>CARRERA 43A # 38 - 20</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>6042320633</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LUISAGUDELO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>BLANCA NOHEMY BENJUMEA ZULUAGA</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>BLANCA.BENJUMEA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA YERMO Y PARRES</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -4904,51 +4892,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>CALLE 23 # 78 - 48</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>6043432833</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CARLOSFRANCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>GUILLERMO LOPEZ RAMIREZ</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>GUILLERMO.LOPEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>SECCION ESCUELA GUILLERMO VALENCIA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
@@ -4973,51 +4961,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>CARRERA 77 # 25 - 67</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>6042560941</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.GVALENCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>GUILLERMO LOPEZ RAMIREZ</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>GUILLERMO.LOPEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE CELESTINO MUTIS</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -5334,51 +5322,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>CALLE 80C # 88A - 37</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>6042300113 - 6043666408</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAPORTADA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>ROGER ALEXANDER GONZALEZ RAMIREZ</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>ROGER.GONZALEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA POPULAR NO. 1</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -5412,51 +5400,51 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>CALLE 120 # 42BB - 10</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>6045286518 - 6045285264</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>IE.FEYALEGRIAPOPULAR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>ISABEL PILAR GOMEZ HENAO</t>
+          <t>MARISOL LOPEZ MESA</t>
         </is>
       </c>
       <c r="O70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>SECCION ESCUELA FE Y ALEGRIA POPULAR NO. 2</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="n">
         <v>1</v>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>POPULAR</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
@@ -5472,56 +5460,56 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>CARRERA 43 # 118B - 16</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>6042369838</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FEYALEGRIAPOP2@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>ISABEL PILAR GOMEZ HENAO</t>
+          <t>MARISOL LOPEZ MESA</t>
         </is>
       </c>
       <c r="O71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA NUEVO HORIZONTE - PAULO VI</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D72" t="n">
         <v>1</v>
       </c>
       <c r="E72" t="inlineStr">
         <is>
@@ -5610,51 +5598,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>CARRERA 37 # 107AA - 21</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>6045284658</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.NUEVOHORIZONTE2@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>ANGEL GIOVANNI PARDO ALVAREZ</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>ANGEL.PARDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SOR JUANA INES DE LA CRUZ</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
@@ -5752,51 +5740,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>CALLE 103EE # 65 - 85</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>6042678688 Ext 107</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SORJUANA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>LUZ ANGELA HERNANDEZ CASTRILLON</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>LUZA.HERNANDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CARLOS VIECO ORTIZ</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -5894,51 +5882,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>CALLE 42 # 105 - 42</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>3004135754</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JUANARANZAZU@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>YOLANDA DEL CARMEN VAHOS CEBALLOS</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>YOLANDA.VAHOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MUNICIPAL SAN JAVIER</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
@@ -5963,51 +5951,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>CARRERA 108 # 39D - 07</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>3004135517</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANJAVIER@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>YOLANDA DEL CARMEN VAHOS CEBALLOS</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>YOLANDA.VAHOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>SECCION ESCUELA VEINTE DE JULIO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
@@ -6032,51 +6020,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>CARRERA 106 # 38 - 40</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>300413 3578</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VEINTEJULIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>YOLANDA DEL CARMEN VAHOS CEBALLOS</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>YOLANDA.VAHOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN ROBERTO BELARMINO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
@@ -6110,56 +6098,56 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>CALLE 32B # 83 - 39</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>6042562097 - 6042560140</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>IE.SANROBERTOBELARMI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>ALICIA MARIA MARIN OCHOA</t>
+          <t>EFRAIN DARIO OCHOA LONDONO</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>ALICIA.MARIN@MEDELLIN.GOV.CO</t>
+          <t>EFRAIN.OCHOA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FEDERICO OZANAM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>DIBUJO DIGITAL DE ARQUITECTURA E INGENIERIA, INTEGRACION DE CONTENIDOS DIGITALES, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D81" t="n">
         <v>9</v>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
@@ -6316,51 +6304,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>CARRERA 83 # 42C - 54</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>6044639857</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.RAFAELURIBE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>CARLOS ANDRES RAIGOSA SOSA</t>
         </is>
       </c>
       <c r="O83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE EUSEBIO CARO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, SISTEMAS TELEINFORMÁTICOS</t>
         </is>
       </c>
@@ -6459,56 +6447,56 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>CALLE 25 # 52 - 140</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>6042650073</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
           <t>IE.BENJAMINHERRERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>GIL ALBERTO GIRALDO JIMENEZ</t>
+          <t>ALICIA MARIA MARIN OCHOA</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>GILDARDO.GIRALDO@MEDELLIN.GOV.CO</t>
+          <t>ALICIA.MARIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SANTISIMA TRINIDAD</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="n">
         <v>15</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>GUAYABAL</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
@@ -6523,61 +6511,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>CALLE 26 # 65B - 100</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>6042353435</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.STRINIDAD@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>GIL ALBERTO GIRALDO JIMENEZ</t>
+          <t>ALICIA MARIA MARIN OCHOA</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>GILDARDO.GIRALDO@MEDELLIN.GOV.CO</t>
+          <t>ALICIA.MARIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JUAN DE DIOS COCK</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), ASISTENTE DE SOPORTE, MANTENIMIENTO Y VISUALIZACION DE BASES DE DATOS</t>
         </is>
       </c>
       <c r="D87" t="n">
         <v>4</v>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>ARANJUEZ</t>
@@ -6738,51 +6726,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>CALLE 53 # 76 - 267</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>6042641966</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CUARTABRIGADA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>JOSE GERARDO IGNACIO GUTIERREZ PIEDRAHITA</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>JOSE.GUTIERREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LA IGUANA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
@@ -6807,51 +6795,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>CARRERA 70 # 53 - 02</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>6043222822</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAIGUANA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>JOSE GERARDO IGNACIO GUTIERREZ PIEDRAHITA</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>JOSE.GUTIERREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA RAMON MUNERA LOPERA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -6949,51 +6937,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>CALLE 79C # 24 - 21</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>6042318602</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ALTODELACRUZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>CARLOS OCTAVIO GOMEZ TABARES</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>CARLOSO.GOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MARISCAL ROBLEDO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -7091,51 +7079,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>CALLE 76 # 80 - 496</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>6044216483</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CONRADOGONZALEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>JUAN GUILLERMO ZAPATA JARAMILLO</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>JUANG.ZAPATA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA SANTO DOMINGO SAVIO</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -7233,51 +7221,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>CARRERA 30 # 110B - 24</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>6045721991</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FEAGRUPACION@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>JHON JAIRO MIRA MURIEL</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>JHONJ.MIRA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA GABRIEL GARCIA MARQUEZ</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -7311,58 +7299,54 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>CARRERA 8A # 57A - 93</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>6042260583</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
           <t>IE.GABRIELGARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>JOSE DE LA HOZ MUENTES PENAFIEL</t>
-[...6 lines deleted...]
-      </c>
+          <t>LUIS GUILLERMO TAMAYO BEDOYA</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN VICENTE DE PAUL</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="n">
         <v>8</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>LAS ESTANCIAS</t>
         </is>
@@ -7375,63 +7359,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>CARRERA 6F # 54 - 133</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>6042210507</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANVICENTEPAUL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>JOSE DE LA HOZ MUENTES PENAFIEL</t>
-[...6 lines deleted...]
-      </c>
+          <t>LUIS GUILLERMO TAMAYO BEDOYA</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LUCRECIO JARAMILLO VELEZ</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D99" t="n">
         <v>11</v>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>LAURELES ESTADIO</t>
         </is>
       </c>
@@ -7517,51 +7497,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>CALLE 44A # 75 - 68</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>604362 9575</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ACOLOMBIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>JUAN CARLOS RODRIGUEZ GUAYABAN</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>JUAN.RODRIGUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN VICENTE DE PAUL</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -7595,56 +7575,56 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>CARRERA 71A # 79D - 01</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>6044423737 - 6042576243</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t>IE.SANVICENTEDEPAUL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>YOLANDA LOZANO BARBOSA</t>
+          <t>SERGIO ANDRÉS ROJAS GÓMEZ</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>YOLANDA.LOZANO@MEDELLIN.GOV.CO</t>
+          <t>SERGIO.ROJAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>SECCION ESCUELA ALFREDO COCK ARANGO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="n">
         <v>7</v>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
@@ -7659,61 +7639,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>CARRERA 70 # 79A - 43</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>6042372103</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ALFREDOARANGO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>YOLANDA LOZANO BARBOSA</t>
+          <t>SERGIO ANDRÉS ROJAS GÓMEZ</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>YOLANDA.LOZANO@MEDELLIN.GOV.CO</t>
+          <t>SERGIO.ROJAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PEDRO LUIS VILLA</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>AGROINDUSTRIA ALIMENTARIA, MANTENIMIENTO Y ENSAMBLE DE EQUIPOS ELECTRONICOS, SISTEMAS TELEINFORMÁTICOS</t>
         </is>
       </c>
       <c r="D103" t="n">
         <v>3</v>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
@@ -7801,51 +7781,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>CALLE 70A # 43 - 74</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>6042331640</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MARCOMANRIQUE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>OSCAR EMILIO MURILLO PEREA</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>OSCAR.MURILLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>SECCION ESCUELA VERSALLES</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
@@ -7870,51 +7850,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>CALLE 71 # 33 - 33</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>6042843485</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VERSALLES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>OSCAR EMILIO MURILLO PEREA</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>OSCAR.MURILLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CRISTO REY</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -8012,51 +7992,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>CARRERA 50G # 3 SUR - 34</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>6042556549</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CRISTOREYAPOLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>JUAN ANGEL GIRALDO CORREA</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>JUAN.GIRALDOC@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAMUEL BARRIENTOS</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -8154,51 +8134,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>CALLE 44 # 97 - 14</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>6042529888</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MONSENORPERDOMO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>FRANCISCO JAVIER RESTREPO ROLDAN</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>FRANCISCO.RESTREPO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>SECCION ESCUELA PIO XII</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
@@ -8223,51 +8203,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>CARRERA 98 # 44 - 52</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>6042531446</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PIOXII@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>FRANCISCO JAVIER RESTREPO ROLDAN</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>FRANCISCO.RESTREPO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN FRANCISCO DE ASIS</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -8301,58 +8281,54 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>CALLE 56 # 16 - 18</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>6046290520</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t>IE.SANFRANCISCODEASI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>EFRAIN DARIO OCHOA LONDONO</t>
-[...6 lines deleted...]
-      </c>
+          <t>EDGAR SERNA SERNA</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MATER DEI</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>ASISTENTE EN MERCADEO</t>
         </is>
       </c>
       <c r="D112" t="n">
         <v>11</v>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>LAURELES ESTADIO</t>
         </is>
       </c>
@@ -8438,51 +8414,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>CARRERA 67A # 42 - 24</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>6042304985</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CARLOSVELASCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>JOSE GERARDO IGNACIO GUTIERREZ PIEDRAHITA</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>JOSE.GUTIERREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FRANCISCO ANTONIO ZEA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -8580,51 +8556,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>CALLE 40 # 86A - 101</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>6042538107</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PEDROCASTRO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>JAIR ALBERTO QUIROZ QUIRAMA</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>JAIR.QUIROZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA PIEDAD</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
@@ -8731,56 +8707,56 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>CARRERA 65A # 32B - 120</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>6042354351 -604 2658442 - 6042655463</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
           <t>IE.FATIMANUTIBARA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>NORA CONSUELO CARVAJAL MEJIA</t>
+          <t>VICTOR DAVID VALENCIA ARCILA</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>NORA.CARVAJAL@MEDELLIN.GOV.CO</t>
+          <t>VICTORD.VALENCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SOFIA OSPINA DE NAVARRO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="n">
         <v>16</v>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>BELEN</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
@@ -8795,61 +8771,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>CALLE 32 # 65 - 20</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2655463 3513394</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SOFIANAVARRO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>NORA CONSUELO CARVAJAL MEJIA</t>
+          <t>VICTOR DAVID VALENCIA ARCILA</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>NORA.CARVAJAL@MEDELLIN.GOV.CO</t>
+          <t>VICTORD.VALENCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA REPUBLICA DE HONDURAS</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D119" t="n">
         <v>2</v>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>SANTA CRUZ</t>
@@ -8937,51 +8913,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>CARRERA 52 # 99 - 24</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>6045270825</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAROSA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>BERNARDO ANTONIO MORALES</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t>BERNARDO.MORALES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MANUEL JOSE CAYZEDO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -9015,56 +8991,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>CALLE 50 # 29 - 82</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>6042217929</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
           <t>IE.MANUELJOSECAYZEDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>DORA LUZ GOMEZ BETANCUR</t>
+          <t>MARGARITA MARIA SANCHEZ LEON</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
-          <t>DORAL.GOMEZ@MEDELLIN.GOV.CO</t>
+          <t>MARGARITA.SANCHEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA OCTAVIO HARRY - JACQUELINE KENNEDY</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D122" t="n">
         <v>16</v>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>BELEN</t>
@@ -9152,51 +9128,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>CARRERA 72A # 20A - 62</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>6043434731- 6043435181</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JARDININFANTIL1@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>KAMMEL DEONNI GUTIERREZ VALENCIA</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>KAMMELL.GUTIERREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MARIA MONTESSORI</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -9290,51 +9266,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>CARRERA 67 # 93 - 75</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>6044713818</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MARIAMONTESSORI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>MIGUEL ANGEL VELASQUEZ OBANDO</t>
         </is>
       </c>
       <c r="O125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LORENZA VILLEGAS DE SANTOS</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>APLICACION DE PROCEDIMIENTOS DE LABORATORIO QUIMICO, PREPRENSA DIGITAL PARA MEDIOS IMPRESOS</t>
         </is>
       </c>
@@ -9428,51 +9404,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>CARRERA 47 # 89 - 50</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>3004124458</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.EJARAMILLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>JUAN GUILLERMO VILLA OSPINA</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>JUANG.VILLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SIMONA DUQUE</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
@@ -9497,51 +9473,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>CARRERA 51 # 96 - 44</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>3004124458</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SIMONADUQUE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>JUAN GUILLERMO VILLA OSPINA</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>JUANG.VILLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SANTA ROSA DE LIMA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -9639,51 +9615,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>CARRERA 88 # 49DD - 70</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>6042340776</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.REPUBLICAPANAMA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>LAURA CRISTINA VASQUEZ PEREZ</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t>LAURA.VASQUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LA PRADERA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
@@ -9708,51 +9684,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>CARRERA 97A # 49A - 15</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>6042528123</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAPRADERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>LAURA CRISTINA VASQUEZ PEREZ</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>LAURA.VASQUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE MARIA BRAVO MARQUEZ</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -9850,51 +9826,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>CARRERA 47 # 74 - 32</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>6042636085</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PORFIRIOJACOB@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>BLANCA DORA GALEANO UPEGUI</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t>BLANCA.GALEANO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>INSTITUCION TECNICO INDUSTRIAL PASCUAL BRAVO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
@@ -10061,51 +10037,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>CALLE 30A # 80 - 18</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>6043539164</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.BELEN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>JORGE EDUARDO BARRERA VARGAS</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>JORGE.BARRERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA PRESENTACION</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -10281,58 +10257,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>CALLE 83 # 47 - 33</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>6042631096 - 6042118234</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>IE.CAMPOVALDES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>FERNANDO VARGAS ROJAS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ELIANA CECILIA TORO VASQUEZ</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MONSENOR FRANCISCO CRISTOBAL TORO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>ORGANIZACION DE EVENTOS</t>
         </is>
       </c>
       <c r="D140" t="n">
         <v>4</v>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>ARANJUEZ</t>
         </is>
       </c>
@@ -10418,51 +10390,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>CARRERA 50AA # 88 - 13</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>6042362053</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ANAFRANK@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>LUIS EUGENIO MENA PALACIOS</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>LUIS.MENA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>SECCION ESCUELA EPIFANIO MEJIA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
@@ -10487,51 +10459,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>CALLE 90 # 50A - 09</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>6042366368</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.EPIFANIOMEJIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>LUIS EUGENIO MENA PALACIOS</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>LUIS.MENA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA TULIO OSPINA</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
@@ -10638,58 +10610,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>CARRERA 49A # 107 - 65</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>6042581854</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>IE.MANUELURIBEANGEL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>JORGE ALIRIO ECHEVERRY TAMAYO</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIVIANA RODRIGUEZ URREGO</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>SECCION ESCUELA GERARDO DAVID GIRALDO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="n">
         <v>2</v>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>SANTA CRUZ</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>LA FRANCIA</t>
         </is>
@@ -10702,63 +10670,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>CARRERA 49C # 10 8- 70</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>6045213916</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.GERARDOGIRALDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>JORGE ALIRIO ECHEVERRY TAMAYO</t>
-[...6 lines deleted...]
-      </c>
+          <t>VIVIANA RODRIGUEZ URREGO</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JUAN DE DIOS CARVAJAL</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>DISEÑO Y ARTE GRAFICO</t>
         </is>
       </c>
       <c r="D146" t="n">
         <v>8</v>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
@@ -10844,51 +10808,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>CALLE 66D # 39A -  20</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>6042546018</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.BGIRARDOT@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>ROSA ALEXANDRA LATORRE AHUMADA</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>ROSA.LATORRE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>SECCION ESCUELA FRANCISCO ANTONIO URIBE</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
@@ -10913,51 +10877,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>CALLE 66 # 39 - 75</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>6042545366</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FAURIBE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>ROSA ALEXANDRA LATORRE AHUMADA</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>ROSA.LATORRE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA REPUBLICA DE URUGUAY</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
@@ -10991,58 +10955,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>CALLE 91A # 70 A - 123</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>6042574945</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
           <t>IE.REPUBLICADEURUGUA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>SIMON ENRIQUE IBARGUEN PALACIOS</t>
-[...6 lines deleted...]
-      </c>
+          <t>LINA MARIA GOMEZ BETANCUR</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ENRIQUE OLAYA HERRERA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT)</t>
         </is>
       </c>
       <c r="D150" t="n">
         <v>3</v>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
         </is>
       </c>
@@ -11140,55 +11100,51 @@
       <c r="J151" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>CARRERA 51C # 79 - 56</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>6042335808</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>IE.FRANCISCOMIRANDA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>ANA MARIA MONTOYA ARBELAEZ</t>
         </is>
       </c>
-      <c r="O151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>SECCION ESCUELA JULIO ARBOLEDA</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="n">
         <v>4</v>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>ARANJUEZ</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>MIRANDA</t>
         </is>
@@ -11201,63 +11157,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>CALLE 78 # 51 - 12</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>6042333510</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JULIOARBOLEDA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>ANA MARIA MONTOYA ARBELAEZ</t>
         </is>
       </c>
-      <c r="O152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA DINAMARCA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D153" t="n">
         <v>5</v>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>CASTILLA</t>
         </is>
       </c>
@@ -11339,51 +11291,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>CARRERA 64B # 75A - 49</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>6042573923 - 3186762413</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.RICARDOESCOBAR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>RENE ALEJANDRO LONDONO CANO</t>
         </is>
       </c>
       <c r="O154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JULIO CESAR GARCIA</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>MARKETING DIGITAL Y REDES SOCIALES, ASISTENCIA ADMINISTRATIVA</t>
         </is>
       </c>
@@ -11830,51 +11782,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>CALLE 122 # 50A - 14</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>6044617220</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAFRONTERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>ELVER ARIAS BARRAGAN</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>ELVER.ARIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>SECCION ESCUELA ASIA IGNACIANA</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
@@ -11899,51 +11851,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>CALLE 123  # 51A - 11</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>6044612580</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ASIAIGNACIANA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>ELVER ARIAS BARRAGAN</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>ELVER.ARIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>SECCION PREESCOLAR EL PLAYON</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
@@ -12110,51 +12062,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>CARRERA 86 # 45B - 17</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>6044119245</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PICHINCHA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>MONICA PATRICIA PEREZ SANCHEZ</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>MONICA.PEREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CLODOMIRO RAMIREZ</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
@@ -12179,51 +12131,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>CARRERA 89A # 47B - 39</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>6044638122 - 6044238908</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CRAMIREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>MONICA PATRICIA PEREZ SANCHEZ</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t>MONICA.PEREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SEBASTIAN DE BELALCAZAR</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
@@ -12252,51 +12204,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>CALLE 103 EE # 63D - 185</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>6042674506 - 6042672090</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>IE.SEBASTIANDEBELALC@MEDELLIN.GOV.CO</t>
+          <t>SEC.SBELALCAZAR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>JOSE CICERON PEREA COPETE</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>JOSE.PEREA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA BENEDIKTA ZUR NIEDEN</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
@@ -12768,56 +12720,56 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>CARRERA 86 # 77AB - 53</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>6042343382 - 3004123101 - 3163185752</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>IE.BELLOHORIZONTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>LUZ MARILY ARIAS CASTANEDA</t>
+          <t>LILIAM PATRICIA VILLEGAS ECHAVARRIA</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>LUZ.ARIAS@MEDELLIN.GOV.CO</t>
+          <t>LILIAM.VILLEGAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA GABRIELA GOMEZ CARVAJAL</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>INTEGRACION DE CONTENIDOS DIGITALES, INTEGRACION DE CONTENIDOS DIGITALES, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D175" t="n">
         <v>9</v>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
@@ -12905,51 +12857,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>CARRERA 32 # 32A - 57</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>6042396564</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MERCEDESISAZA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>MAURICIO DE JESUS LONDONO LONDONO</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>MAURICIOD.LONDONO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CAPILLA DEL ROSARIO</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -12983,58 +12935,54 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>CALLE 6SUR # 79 - 195</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>6043410913</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
           <t>IE.CAPILLADELROSARIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>JORGE IVAN BUITRAGO NARANJO</t>
-[...6 lines deleted...]
-      </c>
+          <t>JANETH LONDOÑO ARANGO</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN LORENZO DE ABURRA</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>EJECUCION DE PROGRAMAS DEPORTIVOS, INTEGRACION DE CONTENIDOS DIGITALES, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D178" t="n">
         <v>3</v>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
         </is>
       </c>
@@ -13120,51 +13068,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>CALLE 81 # 40 - 46</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>6042118231</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANABURRA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>GIOMAR ZORAYA ARIAS GOMEZ</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>GIOMAR.ARIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN JUAN BOSCO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -13193,51 +13141,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>CALLE 82 # 50C - 10</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>3004124853</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.SANJUANBOSCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>DIEGO HENRY GARCIA URIBE</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t>DIEGO.GARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FELIX HENAO BOTERO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -13335,51 +13283,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>CALLE 52 # 23 - 114</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>6042260203 - 6042699624</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.REPUBLICAPERU@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>BEATRIZ ELENA LOPEZ RODRIGUEZ</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t>BEATRIZE.LOPEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MIGUEL DE AGUINAGA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
@@ -13404,51 +13352,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>CALLE 52 # 16 - 71</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>6042260203 - 6042699624</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MIGUELAGUINAGA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>BEATRIZ ELENA LOPEZ RODRIGUEZ</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t>BEATRIZE.LOPEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA HERNAN TORO AGUDELO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -13546,51 +13494,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>CARRERA 44 # 78 - 67</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>6042118250</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VICTORRESTREPO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>LIBIA MARIA PABON GARCIA</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>LIBIA.PABON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>SECCION ESCUELA NUESTRA SENORA DE LAS NIEVES</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
@@ -13615,51 +13563,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>CALLE 79 # 44 - 21</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>6042136830</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.NUESTRANIEVES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>LIBIA MARIA PABON GARCIA</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>LIBIA.PABON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MAESTRO FERNANDO BOTERO</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
@@ -13757,51 +13705,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>CALLE 104E # 74 - 109</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>6044761516</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PEDREGAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>GLORIA CECILIA CHICA PEREZ</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>GLORIA.CHICA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SANTOS ANGELES CUSTODIOS</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -13899,51 +13847,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>CARRERA 65G # 16A - 12</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>6042356452</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JUANPABLOII@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>MARY LUZ RODRIGUEZ GIRALDO</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>MARY.RODRIGUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA ESPERANZA</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -14037,51 +13985,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>CALLE 97 # 74 - 03</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>6042374541</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.REPUBLICACUBA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>JOHN ALEJANDRO SANCHEZ JARAMILLO</t>
         </is>
       </c>
       <c r="O192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN FRANCISCO DE PAULA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="n">
         <v>6</v>
       </c>
       <c r="E193" t="inlineStr">
@@ -14102,51 +14050,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>CARRERA 74B # 93 - 58</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>6042370213</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANPAULA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
           <t>JOHN ALEJANDRO SANCHEZ JARAMILLO</t>
         </is>
       </c>
       <c r="O193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LOS COMUNEROS</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="n">
         <v>6</v>
       </c>
       <c r="E194" t="inlineStr">
@@ -14167,51 +14115,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>CARRERA 73B # 96 - 77</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>6042379548</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LOSCOMUNEROS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>JOHN ALEJANDRO SANCHEZ JARAMILLO</t>
         </is>
       </c>
       <c r="O194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="n">
         <v>6</v>
       </c>
       <c r="E195" t="inlineStr">
@@ -14232,51 +14180,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>CARRERA 75A # 97 - 135</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>6042378059</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANMARTINPORRES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>JOHN ALEJANDRO SANCHEZ JARAMILLO</t>
         </is>
       </c>
       <c r="O195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA LA CIMA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>DIBUJO ARQUITECTONICO, ASISTENCIA ADMINISTRATIVA, CONTABILIZACION DE OPERACIONES COMERCIALES Y FINANCIERAS, INTEGRACION DE OPERACIONES LOGISTICAS, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
@@ -14370,51 +14318,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>CALLE 89 # 38 - 61</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>3004145005</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FEYALEGRIA3@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>CLAUDIA MARIA GOMEZ HOYOS</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>CLAUDIAM.GOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LA CIMA SAN JOSE</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
@@ -14439,51 +14387,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>CALLE 92C # 31BB - 23</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>3004162432</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LACIMASANJOSE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>CLAUDIA MARIA GOMEZ HOYOS</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t>CLAUDIAM.GOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ANA DE CASTRILLON</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -14512,51 +14460,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>CARRERA 38C 39B - 86</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>6042178032</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.ANADECASTRILLON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>HECTOR MAURICIO CALLE GALLEGO</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>HECTOR.CALLE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>SECCION ESCUELA DIVINO SALVADOR</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
@@ -14581,51 +14529,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>CARRERA 38B - 40 - 29</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>6042169941</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.DIVINOSALVADOR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>HECTOR MAURICIO CALLE GALLEGO</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>HECTOR.CALLE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA TOMAS CARRASQUILLA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
@@ -14659,56 +14607,56 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>CARRERA 88 # 68 -109</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>6042641122</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
           <t>IE.TOMASCARRASQUILLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>IVAN DARIO ESCOBAR GONZALEZ</t>
+          <t>JOSE DE LA HOZ MUENTES PENAFIEL</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
-          <t>IVAND.ESCOBAR@MEDELLIN.GOV.CO</t>
+          <t>JOSE.DELAHOZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE ASUNCION SILVA</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>CONTROL DE LA SEGURIDAD DIGITAL, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D202" t="n">
         <v>5</v>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>CASTILLA</t>
@@ -14805,56 +14753,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>CALLE 45 # 18 - 03</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>6042692880 - 3004188182</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
           <t>IE.MERCEDITASGOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>CARLOS MARIO GUTIERREZ ECHAVARRIA</t>
+          <t>ELIZABETH RINCON ECHEVERRI</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
-          <t>CARLOSM.GUTIERREZ@MEDELLIN.GOV.CO</t>
+          <t>ELIZABETH.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>SECCION ESCUELA NUESTRA SENORA DEL ROSARIO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="n">
         <v>9</v>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
@@ -14869,61 +14817,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>CALLE 43E # 9D - 51</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>6042692880 -3004188182</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.NUESTRASDELROSARIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>CARLOS MARIO GUTIERREZ ECHAVARRIA</t>
+          <t>ELIZABETH RINCON ECHEVERRI</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
-          <t>CARLOSM.GUTIERREZ@MEDELLIN.GOV.CO</t>
+          <t>ELIZABETH.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>SECCION ESCUELA JUAN MANUEL GONZALEZ ARBELAEZ</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="n">
         <v>9</v>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
@@ -14938,61 +14886,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>CALLE 40A # 32 - 80</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>6042692880 -3004188182</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JUANARBELAEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>CARLOS MARIO GUTIERREZ ECHAVARRIA</t>
+          <t>ELIZABETH RINCON ECHEVERRI</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
-          <t>CARLOSM.GUTIERREZ@MEDELLIN.GOV.CO</t>
+          <t>ELIZABETH.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>SECCION ESCUELA ETERNA PRIMAVERA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="n">
         <v>9</v>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
@@ -15007,61 +14955,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>CALLE 34 # 19 - 05</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>6042692880 -3004188182</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ETERNAPRIMAVERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>CARLOS MARIO GUTIERREZ ECHAVARRIA</t>
+          <t>ELIZABETH RINCON ECHEVERRI</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
-          <t>CARLOSM.GUTIERREZ@MEDELLIN.GOV.CO</t>
+          <t>ELIZABETH.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CIUDADELA LAS AMERICAS</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D207" t="n">
         <v>6</v>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
@@ -15085,56 +15033,56 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>CALLE 111 # 79 - 77</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>6042730061 - 6042730161 - 6042738598</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>IE.CIUDADELALASAMERI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>BEATRIZ STELLA BOJACA ORREGO</t>
+          <t>JOHAN CAMILO MUNOZ</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
-          <t>BEATRIZ.BOJACA@MEDELLIN.GOV.CO</t>
+          <t>JOHAN.MUNOZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA DOCE DE OCTUBRE</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>ASISTENCIA ADMINISTRATIVA , CONTABILIZACION DE OPERACIONES COMERCIALES Y FINANCIERAS, INTEGRACION DE OPERACIONES LOGISTICAS, NOMINA Y PRESTACIONES SOCIALES , OPERACIONES DE COMERCIO EXTERIOR, VENTA DE PRODUCTOS EN LINEA</t>
         </is>
       </c>
       <c r="D208" t="n">
         <v>6</v>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
@@ -15158,56 +15106,56 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>CARRERA 77B # 103 - 05</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>6044715975 - 6044777998 - 6044718894</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
           <t>IE.DOCEDEOCTUBRE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>JUAN GUILLERMO BASTIDAS MENESES</t>
+          <t>LUZ MARILY ARIAS CASTANEDA</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
-          <t>JUAN.BASTIDAS@MEDELLIN.GOV.CO</t>
+          <t>LUZ.ARIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LICEO LEON DE GREIFF</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="n">
         <v>6</v>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
@@ -15222,61 +15170,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>CALLE 101CC # 82E - 72</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>6044717026 - 6042671544</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LEONDEGREIFF@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>JUAN GUILLERMO BASTIDAS MENESES</t>
+          <t>LUZ MARILY ARIAS CASTANEDA</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
-          <t>JUAN.BASTIDAS@MEDELLIN.GOV.CO</t>
+          <t>LUZ.ARIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA AURES</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t xml:space="preserve">PROGRAMACION DE SOFTWARE </t>
         </is>
       </c>
       <c r="D210" t="n">
         <v>7</v>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
@@ -15373,58 +15321,54 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>CALLE 32 # 86 - 35</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>6042381265</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
           <t>IE.HORACIOMUNOZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>HECTOR JULIAN ALZATE PARRA</t>
-[...6 lines deleted...]
-      </c>
+          <t>LUIS FEDERICO ATEHORTUA LONDONO</t>
+        </is>
+      </c>
+      <c r="O211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN PABLO</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="n">
         <v>16</v>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>BELEN</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>LAS VIOLETAS</t>
         </is>
@@ -15437,63 +15381,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>CARRERA 102 # 31B - 28</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>6042564182</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANPABLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>HECTOR JULIAN ALZATE PARRA</t>
-[...6 lines deleted...]
-      </c>
+          <t>LUIS FEDERICO ATEHORTUA LONDONO</t>
+        </is>
+      </c>
+      <c r="O212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ASAMBLEA DEPARTAMENTAL</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>ASISTENCIA ADMINISTRATIVA, CONSTRUCCION DE EDIFICACIONES, DIBUJO DIGITAL DE ARQUITECTURA E INGENIERIA, PROGRAMACION DE SOFTWARE, VENTA DE PRODUCTOS EN LINEA</t>
         </is>
       </c>
       <c r="D213" t="n">
         <v>9</v>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
@@ -15579,51 +15519,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>CARRERA 30 # 50 - 07</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>6042694523</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.AECHAVARRIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>JUAN CARLOS AGUDELO SOSA</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t>JUANC.AGUDELOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>SECCION LICEO LEON DE GREIFF</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
@@ -15790,51 +15730,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>CALLE 108 # 43B - 17</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>6042584850</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.DPROVIDENCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>LUZ DARY USUGA USUGA</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>LUZ.USUGA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA VILLA DE LA CANDELARIA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
@@ -16005,51 +15945,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>CARRERA 110A # 34 - 82</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>6042531582</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.BETANIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>LILIANA MARIA RIOS DUQUE</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>LILIANAM.RIOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA BARRIO SANTANDER</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
@@ -16220,51 +16160,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t xml:space="preserve">CALLE 10 # 76 - 20 </t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>6042565476</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LASPLAYAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>LUBIN DE JESUS FERNANDEZ OTALVARO</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>LUBIN.FERNANDEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA GUADALUPE</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
@@ -16358,51 +16298,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>CALLE 95A # 92B - 44</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>6045211282 -3146318147</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.AGRIPINAVALLE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>LUIS ALBERTO ALVAREZ FLOREZ</t>
         </is>
       </c>
       <c r="O225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>SECCION ESCUELA GRACIELA JIMENEZ DE BUSTAMANTE</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="n">
         <v>1</v>
       </c>
       <c r="E226" t="inlineStr">
@@ -16423,51 +16363,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>CARRERA 44 # 98B - 24</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>6045211282 -3146318147</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.GJBUSTAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>LUIS ALBERTO ALVAREZ FLOREZ</t>
         </is>
       </c>
       <c r="O226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA REINO DE BELGICA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), INTEGRACION DE CONTENIDOS DIGITALES</t>
         </is>
       </c>
@@ -16497,58 +16437,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>CALLE 94 # 24C - 39</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>6045722332 - 3004159624</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
           <t>IE.REINODEBELGICA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>ELIZABETH RINCON ECHEVERRI</t>
-[...6 lines deleted...]
-      </c>
+          <t>ERICA MILEIDY CASTAÑO</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ALFONSO LOPEZ PUMAREJO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>GESTION HUMANA, ASISTENCIA DE EDICION AUDIOVISUAL, INTEGRACION DE OPERACIONES LOGISTICAS, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D228" t="n">
         <v>10</v>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>LA CANDELARIA</t>
         </is>
       </c>
@@ -16630,51 +16566,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>CALLE 58 # 28 - 58</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>6042841315</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JULIAAGUDELO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>NORA ELIANA PINO RAMOS</t>
         </is>
       </c>
       <c r="O229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SANTIAGO SANTAMARIA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="n">
         <v>8</v>
       </c>
       <c r="E230" t="inlineStr">
@@ -16695,51 +16631,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>CALLE 58 # 29 - 31</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>6042841231</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SSANTAMARIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>NORA ELIANA PINO RAMOS</t>
         </is>
       </c>
       <c r="O230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN PABLO</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>DISEÑO Y ARTE GRAFICO, EJECUCION DE PROGRAMAS DEPORTIVOS, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
@@ -16769,58 +16705,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>CALLE 98B # 37 -38</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>6045213098 - 6045213099</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
           <t>IE.SANPABLO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>BENIGNO OMAR CUESTA PALACIOS</t>
-[...6 lines deleted...]
-      </c>
+          <t>MARTA ELSY GIL LOPEZ</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MEDELLIN</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="n">
         <v>1</v>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>POPULAR</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>SAN PABLO</t>
         </is>
@@ -16833,63 +16765,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>CALLE 96 # 36 - 45</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>6042363305</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MEDELLIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>BENIGNO OMAR CUESTA PALACIOS</t>
-[...6 lines deleted...]
-      </c>
+          <t>MARTA ELSY GIL LOPEZ</t>
+        </is>
+      </c>
+      <c r="O232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MARCO FIDEL SUAREZZ</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="n">
         <v>1</v>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>POPULAR</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>MOSCU N. 2</t>
         </is>
@@ -16902,63 +16830,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>CALLE 99 # 37 - 18</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>6042586525</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MARCOSUAREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>BENIGNO OMAR CUESTA PALACIOS</t>
-[...6 lines deleted...]
-      </c>
+          <t>MARTA ELSY GIL LOPEZ</t>
+        </is>
+      </c>
+      <c r="O233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL PICACHITO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>ORGANIZACION DE EVENTOS, ORGANIZACION DE VIAJES</t>
         </is>
       </c>
       <c r="D234" t="n">
         <v>6</v>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
         </is>
       </c>
@@ -17117,51 +17041,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>CARRERA 74 # 115 - 16</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>6042730379</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.DIEGOMARIAGOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>JOHN JAIRO GARCIA GARCIA</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>JOHNJ.GARCIAG@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SANTA TERESA</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
@@ -17268,58 +17192,54 @@
           <t>ZONA SURORIENTAL</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>CARRERA 48 # 1- 25</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>6042663443 - 6042664600 - 6042663483</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
           <t>IE.INEMJOSEFELIX@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>MARGARITA MARIA JARAMILLO GUZMAN</t>
-[...6 lines deleted...]
-      </c>
+          <t>EDISON DARIO VASCO AGUDELO</t>
+        </is>
+      </c>
+      <c r="O238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>SECCION ESCUELA GUILLERMO ECHAVARRIA MISAS</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="n">
         <v>14</v>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>POBLADO</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>ASTORGA</t>
         </is>
@@ -17332,63 +17252,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>ZONA SURORIENTAL</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>CARRERA 43B # 9 - 61</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
           <t>6043112578</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.GEMISAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>MARGARITA MARIA JARAMILLO GUZMAN</t>
-[...6 lines deleted...]
-      </c>
+          <t>EDISON DARIO VASCO AGUDELO</t>
+        </is>
+      </c>
+      <c r="O239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FELIX DE BEDOUT MORENO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE</t>
         </is>
       </c>
       <c r="D240" t="n">
         <v>5</v>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>CASTILLA</t>
         </is>
       </c>
@@ -17410,51 +17326,51 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>CALLE 108 # 70 - 39</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>6044631980</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
           <t>IE.FELIXDEBEDOUT@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>CARLOS MARIO GIRALDO JIMENEZ</t>
+          <t>HERNÁN DARÍO ZAPATA</t>
         </is>
       </c>
       <c r="O240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE HORACIO BETANCUR</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t xml:space="preserve">SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), PROGRAMACION DE SOFTWARE </t>
         </is>
       </c>
       <c r="D241" t="n">
         <v>60</v>
       </c>
       <c r="E241" t="inlineStr">
         <is>
@@ -17479,51 +17395,51 @@
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>CARRERA 121 # 57 - 57</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>6044271454</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
           <t>IE.JOSEHORACIOBETANC@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>EDISON DARIO VASCO AGUDELO</t>
+          <t>DIDIER WILLEN LOPEZ GUZMAN</t>
         </is>
       </c>
       <c r="O241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LOMA HERMOSA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT)</t>
         </is>
       </c>
       <c r="D242" t="n">
         <v>60</v>
       </c>
       <c r="E242" t="inlineStr">
         <is>
@@ -17548,56 +17464,56 @@
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t xml:space="preserve">CARRERA 124 # 53B - 6 </t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>6044274977</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
           <t>IE.LOMAHERMOSA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>FROILAN BETANCUR GARCES</t>
+          <t>NORA CONSUELO CARVAJAL MEJIA</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
-          <t>FROILAN.BETANCUR@MEDELLIN.GOV.CO</t>
+          <t>NORA.CARVAJAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SAN VICENTE FERRER</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="n">
         <v>60</v>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN CRISTOBAL</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
@@ -17612,61 +17528,61 @@
           <t>LA LOMA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>CALLE 48CC # 120E - 66</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
           <t>6042530223</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANFERRER@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>FROILAN BETANCUR GARCES</t>
+          <t>NORA CONSUELO CARVAJAL MEJIA</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
-          <t>FROILAN.BETANCUR@MEDELLIN.GOV.CO</t>
+          <t>NORA.CARVAJAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LUIS LOPEZ DE MESA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, DESARROLLO DE SOFTWARE, EJECUCION DE PROGRAMAS DEPORTIVOS</t>
         </is>
       </c>
       <c r="D244" t="n">
         <v>7</v>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
@@ -17900,51 +17816,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>CARRERA 39A # 104 - 40</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>604528 89 68 - 6043876700</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FEGRANIZAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>JHONNATAN NAVALES LOPEZ</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t>JHONNATAN.NAVALES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CAMILO MORA CARRASQUILLA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
@@ -18115,51 +18031,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>CARRERA 118 # 39DA - 95</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>6042536425</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PEDROJGOMEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>MANUEL ANTONIO LOPEZ RAMIREZ</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t>MANUEL.LOPEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA LIBERTAD</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -18391,51 +18307,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>CARRERA 63A # 94A - 23</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>6042671734</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.TRICENTENARIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>DIEGO MAURICIO OSORIO</t>
         </is>
       </c>
       <c r="O254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA SAN JOSE</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>RECREACION Y DEPORTE</t>
         </is>
       </c>
@@ -18675,51 +18591,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t xml:space="preserve">CALLE 96 # 70 - 43 </t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>6042371508</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ALEJOPIMIENTA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>LUZ INES ALVAREZ TORO</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
           <t>LUZI.ALVAREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA EL LIMONAR</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
@@ -18817,51 +18733,51 @@
           <t>EL LIMONAR N. 2</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>CARRERA 63 # 52 SUR 46</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>3370653 - 3004519230 - 3117893130</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VENTANITAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>YURY MARCELA CANO MURILLO</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
           <t>YURY.CANO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA STELLA VELEZ LONDONO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
@@ -18968,58 +18884,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>CARRERA 48A # 77 - 68</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>6042333137 - 6042110412 - 604211823</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
           <t>IE.ALFONSOMORANARANJ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>MARIA GEMMA MUNOZ OSORNO</t>
-[...6 lines deleted...]
-      </c>
+          <t>GABRIEL OVIDIO CLAVIJO GAÑÁN</t>
+        </is>
+      </c>
+      <c r="O262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SANTA MARIA GORETTI</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="n">
         <v>4</v>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>ARANJUEZ</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>MANRIQUE CENTRAL N. 1</t>
         </is>
@@ -19032,63 +18944,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>CALLE 67 # 48A - 32</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>6042334295</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANTAGORETTI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>MARIA GEMMA MUNOZ OSORNO</t>
-[...6 lines deleted...]
-      </c>
+          <t>GABRIEL OVIDIO CLAVIJO GAÑÁN</t>
+        </is>
+      </c>
+      <c r="O263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA VIDA PARA TODOS</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>INTEGRACION DE CONTENIDOS DIGITALES, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D264" t="n">
         <v>8</v>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
@@ -19174,51 +19082,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>CARRERA 12 # 52 - 42</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>6042260631</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.HOGARANTIOQUIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>DAVID FERNANDO CORTES GRANADOS</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
           <t>DAVID.CORTES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SOR MARIA LUISA COURBIN</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
@@ -19243,51 +19151,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>CARRERA 12 # 52 - 44</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>6042260571</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SORCOURBIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>DAVID FERNANDO CORTES GRANADOS</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>DAVID.CORTES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JORGE ELIECER GAITAN</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
@@ -19458,51 +19366,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>CALLE 102 # 74A - 109</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>6042672681</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.RAFAELJMEJIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
           <t>EDWIN FERNEY MONTOYA VELASQUEZ</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>EDWIN.MONTOYA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA AVANZADA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
@@ -19605,58 +19513,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>CALLE 63 # 108BB - 160</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>6044271046</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
           <t>IE.SANTAMARGARITA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA JIMENEZ HENAO</t>
-[...6 lines deleted...]
-      </c>
+          <t>ELIZABETH MARIA NARVAEZ QUINTERO</t>
+        </is>
+      </c>
+      <c r="O271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SANTA MARGARITA</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="n">
         <v>7</v>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>SANTA MARGARITA</t>
         </is>
@@ -19669,63 +19573,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>CARRERA 105B # 62 - 68</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
           <t>3004176050</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANTAMARGARITA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA JIMENEZ HENAO</t>
-[...6 lines deleted...]
-      </c>
+          <t>ELIZABETH MARIA NARVAEZ QUINTERO</t>
+        </is>
+      </c>
+      <c r="O272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>SECCION ESCUELA PEDRO NEL OSPINA</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="n">
         <v>7</v>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>SANTA MARGARITA</t>
         </is>
@@ -19738,63 +19638,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>CALLE 62C # 105C - 45</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
           <t>6044270846</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PEDRONELOSPINA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA JIMENEZ HENAO</t>
-[...6 lines deleted...]
-      </c>
+          <t>ELIZABETH MARIA NARVAEZ QUINTERO</t>
+        </is>
+      </c>
+      <c r="O273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LUIS CARLOS GALAN SARMIENTO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, AUXILIAR CONTABLE Y ADMINISTRATIVO, DIBUJO DIGITAL DE ARQUITECTURA E INGENIERIA, EJECUCION DE PROGRAMAS DEPORTIVOS, MONITOREO AMBIENTAL</t>
         </is>
       </c>
       <c r="D274" t="n">
         <v>8</v>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
@@ -19880,51 +19776,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>CALLE 57C # 23 - 200</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
           <t>6042842112</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.NINOJESUSPRAGA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>CARLOS ANTONIO OLIVEROS MUNOZ</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
           <t>CARLOS.OLIVEROS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>SECCION ESCUELA COLINAS DE ENCISO</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
@@ -19949,51 +19845,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>CARRERA 24B # 57EE - 20</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>6042847983</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.COLINASENCISO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>CARLOS ANTONIO OLIVEROS MUNOZ</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
           <t>CARLOS.OLIVEROS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA VILLA DEL SOCORRO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
@@ -20087,51 +19983,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>CARRERA 48 # 103B - 01</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
           <t>6042368687 -6042368944 -3004164995</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.FASALDARRIAGA2@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>JULIO HUMBERTO FERNANDEZ TRUJILLO</t>
         </is>
       </c>
       <c r="O278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>SECCION ESCUELA VILLA NIZA</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="n">
         <v>2</v>
       </c>
       <c r="E279" t="inlineStr">
@@ -20152,51 +20048,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>CALLE 104A # 50 - 41</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>6042364169 - 3004146319</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VILLANIZA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>JULIO HUMBERTO FERNANDEZ TRUJILLO</t>
         </is>
       </c>
       <c r="O279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA RODRIGO LARA BONILLA</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>EJECUCION DE PROGRAMAS DEPORTIVOS, RECURSOS HUMANOS, SISTEMAS TELEINFORMÁTICOS</t>
         </is>
       </c>
@@ -20432,51 +20328,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>CALLE 89A # 72 - 50</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
           <t>6042575852</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.KENNEDY@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>JULIO CESAR RUIZ GIRALDO</t>
         </is>
       </c>
       <c r="O283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CARDENAL CRISANTO LUQUE</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="n">
         <v>5</v>
       </c>
       <c r="E284" t="inlineStr">
@@ -20635,51 +20531,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>CALLE 2 # 79 - 42</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
           <t>6042383027</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ANTONIORESTREPO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>ALEXANDER NINO SAAVEDRA</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
           <t>ALEXANDER.NINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>SECCION ESCUELA YERMO Y PARRES</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
@@ -20704,51 +20600,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>CARRERA 79 # 2 - 15</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
           <t>6043416578</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.YERMOYPARRES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
           <t>ALEXANDER NINO SAAVEDRA</t>
         </is>
       </c>
       <c r="O287" t="inlineStr">
         <is>
           <t>ALEXANDER.NINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL SALVADOR</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
@@ -20782,56 +20678,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>CARRERA 38A # 34 - 207</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
           <t>6042180993 - 6042169312</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
           <t>IE.SALVADOR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>MARGARITA MARIA SANCHEZ LEON</t>
+          <t>EDIER MARDUCK GIRALDO SEPULVEDA</t>
         </is>
       </c>
       <c r="O288" t="inlineStr">
         <is>
-          <t>MARGARITA.SANCHEZ@MEDELLIN.GOV.CO</t>
+          <t>EDIER.GIRALDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>SECCION ESCUELA JOSE DE SAN MARTIN</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="n">
         <v>9</v>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
@@ -20846,61 +20742,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>CALLE 39 # 38 - 21</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
           <t>6042396342</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JOSESDEANMARTIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>MARGARITA MARIA SANCHEZ LEON</t>
+          <t>EDIER MARDUCK GIRALDO SEPULVEDA</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
-          <t>MARGARITA.SANCHEZ@MEDELLIN.GOV.CO</t>
+          <t>EDIER.GIRALDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA RAFAEL GARCIA HERREROS</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, VENTA DE PRODUCTOS EN LINEA</t>
         </is>
       </c>
       <c r="D290" t="n">
         <v>7</v>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
@@ -20919,51 +20815,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>CALLE 64 # 91 - 20</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
           <t>6044263216</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.RAFAELGARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
           <t>DANILO PARRA MURILLO</t>
         </is>
       </c>
       <c r="O290" t="inlineStr">
         <is>
           <t>DANILO.PARRA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA CIUDAD DON BOSCO</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
@@ -20997,58 +20893,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>CARRERA 96B # 78C -11</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
           <t>6045408180</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
           <t>IE.CIUDADDONBOSCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>JOHAN CAMILO MUNOZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ELMER JULIAN USUGA QUIROZ</t>
+        </is>
+      </c>
+      <c r="O291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA INDEPENDENCIA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t xml:space="preserve">ASISTENTE DE SOPORTE, MANTENIMIENTO Y VISUALIZACION DE BASES DE DATOS, ASISTENCIA EN GRABACION Y EDICION DE MUSICA Y AUDIO, ASISTENCIA DE EDICION AUDIOVISUAL, AUTOMATIZACION E INSTRUMENTACION INDUSTRIAL, ELABORACION DE AUDIOVISUALES, INTEGRACION DE CONTENIDOS DIGITALES, PROGRAMACION DE SOFTWARE </t>
         </is>
       </c>
       <c r="D292" t="n">
         <v>13</v>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>SAN JAVIER</t>
         </is>
       </c>
@@ -21134,51 +21026,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>CARRERA 115 # 39BD - 06</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
           <t>6042531283</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.AMORALNINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
           <t>BEATRIZ EUGENIA RIOS</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
           <t>BEATRIZE.RIOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>SECCION ESCUELA REFUGIO DEL NINO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
@@ -21203,51 +21095,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>CARRERA 114 # 36C - 61</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
           <t>6044964993</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.REFUGIONINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
           <t>BEATRIZ EUGENIA RIOS</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
           <t>BEATRIZE.RIOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA VILLA FLORA</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
@@ -21418,51 +21310,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>CARRERA 76 # 92 - 139</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
           <t>6042574139</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CKENNEDY@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
           <t>ZOCIMO RAMOS RIVAS</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
           <t>ZOCIMO.RAMOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CAROLINA KENNEDY</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
@@ -21487,51 +21379,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>CARRERA 76A # 90 - 18</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
           <t>6042573224</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CAROLINAKENNEDY@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
           <t>ZOCIMO RAMOS RIVAS</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
           <t>ZOCIMO.RAMOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MINERVA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
@@ -21556,51 +21448,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>CALLE 94 # 79A - 40</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
           <t>6042576764</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MINERVA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
           <t>ZOCIMO RAMOS RIVAS</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
           <t>ZOCIMO.RAMOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SOL DE ORIENTE</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
@@ -21634,56 +21526,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>CARRERA 23 # 56EH - 200</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
           <t>3004140415</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
           <t>IE.SOLDEORIENTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>JUAN CARLOS GAVIRIA CAMPUZANO</t>
+          <t>FRANCISCO JOHANY CASTRO HOYOS</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
-          <t>JUANC.GAVIRIAC@MEDELLIN.GOV.CO</t>
+          <t>FRANCISCO.CASTRO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LAS NIEVES</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>SISTEMAS INFORMATICOS</t>
         </is>
       </c>
       <c r="D301" t="n">
         <v>3</v>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
@@ -21840,51 +21732,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>CALLE 109 # 51 - 71</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
           <t>6042369693</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAFRANCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
           <t>DIANA RUTT ZAPATA LAINEZ</t>
         </is>
       </c>
       <c r="O303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>SECCION ESCUELA JUAN BAUTISTA MONTINI</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="n">
         <v>2</v>
       </c>
       <c r="E304" t="inlineStr">
@@ -21905,51 +21797,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>CARRERA 50A # 114 - 10</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
           <t>6045217992</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JUANMONTINI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
           <t>DIANA RUTT ZAPATA LAINEZ</t>
         </is>
       </c>
       <c r="O304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LA ISLA</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="n">
         <v>2</v>
       </c>
       <c r="E305" t="inlineStr">
@@ -21970,51 +21862,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>CALLE 112 # 47 - 39</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
           <t>6042581053</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAISLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
           <t>DIANA RUTT ZAPATA LAINEZ</t>
         </is>
       </c>
       <c r="O305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOSE MARIA ESPINOSA PRIETO - CASD</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>ASISTENCIA ADMINISTRATIVA, MANTENIMIENTO DE MOTOCICLETAS, MANTENIMIENTO DE MOTOCICLETAS</t>
         </is>
       </c>
@@ -22044,58 +21936,54 @@
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>CALLE 99 # 72 - 192</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
           <t>3128106189 - 3004201102</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
           <t>IE.CASD@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>GUSTAVO ADOLFO PATINO CARMONA</t>
-[...6 lines deleted...]
-      </c>
+          <t>JULIAN ANDRES TORO OSPINA</t>
+        </is>
+      </c>
+      <c r="O306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CONTRANAL</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="n">
         <v>6</v>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>DOCE DE OCTUBRE</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>PEDREGAL</t>
         </is>
@@ -22108,63 +21996,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>CALLE 100 # 74A - 25</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
           <t>3128106189</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CONTRANAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>GUSTAVO ADOLFO PATINO CARMONA</t>
-[...6 lines deleted...]
-      </c>
+          <t>JULIAN ANDRES TORO OSPINA</t>
+        </is>
+      </c>
+      <c r="O307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA DEBORA ARANGO PEREZ</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D308" t="n">
         <v>70</v>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE ALTAVISTA</t>
         </is>
       </c>
@@ -22250,51 +22134,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>CARRERA 90 # 15 - 60</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
           <t>6042350062</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.NAMANODIOS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
           <t>CARLOS ENRIQUE ROJAS SANCHEZ</t>
         </is>
       </c>
       <c r="O309" t="inlineStr">
         <is>
           <t>CARLOSE.ROJAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JOAQUIN VALLEJO ARBELAEZ</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
@@ -22328,58 +22212,54 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>CARRERA 19 # 59C -175</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
           <t>6042926199 - 3145001841</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
           <t>IE.JOAQUINVALLEJOARBELAEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>RODRIGO DE JESUS JIMENEZ MARTINEZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>PEDRO ANTONIO GÓMEZ ESPINOSA</t>
+        </is>
+      </c>
+      <c r="O310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LAS GOLONDRINAS</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="n">
         <v>8</v>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>LLANADITAS</t>
         </is>
@@ -22392,63 +22272,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>CALLE 65 # 16D - 198</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
           <t>6042845326</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LASGOLONDRINAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>RODRIGO DE JESUS JIMENEZ MARTINEZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>PEDRO ANTONIO GÓMEZ ESPINOSA</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>SECCION ESCUELA ALTOS DE LA TORRE</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="n">
         <v>8</v>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>LLANADITAS</t>
         </is>
@@ -22461,63 +22337,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
           <t>CALLE 57B #16B - 139</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
           <t>6042845326</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ALTOSDELATORRE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>RODRIGO DE JESUS JIMENEZ MARTINEZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>PEDRO ANTONIO GÓMEZ ESPINOSA</t>
+        </is>
+      </c>
+      <c r="O312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PBRO ANTONIO JOSE BERNAL LONDONO SJ</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>RECREACION Y DEPORTE, INSTALACION DE REDES INTERNAS DE TELECOMUNICACIONES, PREPRENSA DIGITAL PARA MEDIOS IMPRESOS, SISTEMAS TELEINFORMÁTICOS</t>
         </is>
       </c>
       <c r="D313" t="n">
         <v>5</v>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>CASTILLA</t>
         </is>
       </c>
@@ -22603,51 +22475,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>CALLE 111G # 64A - 16</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
           <t>3004119100</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.TOSCANA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
           <t>HERNAN DARIO DIAZ BENJUMEA</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
           <t>HERNAND.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ANGELA RESTREPO MORENO</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
@@ -22745,51 +22617,51 @@
           <t>EL LIMONAR N. 1</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t>CARRERA 54F # 57 SUR 21</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
           <t>6043740170</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LGECHEVERRYABAD@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
           <t>MARTHA HELENA BETANCUR OSSA</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
           <t>MARTA.BETANCUR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ANTONIO DERKA - SANTO DOMINGO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
@@ -22887,51 +22759,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>CARRERA 28 # 107 - 365</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
           <t>6045295216 - 6045721312</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ANTONIODERKA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
           <t>RUBEN DARIO URIBE MEJIA</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
           <t>RUBEN.URIBE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>SECCION ESCUELA SANTO DOMINGO SAVIO</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
@@ -23025,51 +22897,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t>CALLE 97 # 23 - 12</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
           <t>6045290481</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CAMAPOLITA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
           <t>RUBEN DARIO URIBE MEJIA</t>
         </is>
       </c>
       <c r="O320" t="inlineStr">
         <is>
           <t>RUBEN.URIBE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA COLEGIO LOYOLA PARA LA CIENCIA Y LA INNOVACION</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
@@ -23309,51 +23181,51 @@
           <t>AREA DE EXPANSION PAJARITO</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t>CARRERA 115 # 66 - 85</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>6044273044</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.PEDREGALBAJO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
           <t>YOVANNI TAPASCO</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
           <t>YOVANNI.TAPASCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL PINAL</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
@@ -23387,56 +23259,56 @@
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>CALLE 56 # 25AA - 10</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>6042223647</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
           <t>IE.ELPINAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>VICTOR DAVID VALENCIA ARCILA</t>
+          <t>JHON FREDY NUÑEZ OCHOA</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
-          <t>VICTORD.VALENCIA@MEDELLIN.GOV.CO</t>
+          <t>JOHN.NUNEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>SECCION ESCUELA EL PINAL</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="n">
         <v>8</v>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>VILLA HERMOSA</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
@@ -23451,61 +23323,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>CALLE 56EE # 25AA -17</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>6042210099</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ELPINAL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>VICTOR DAVID VALENCIA ARCILA</t>
+          <t>JHON FREDY NUÑEZ OCHOA</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
-          <t>VICTORD.VALENCIA@MEDELLIN.GOV.CO</t>
+          <t>JOHN.NUNEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL CORAZON</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>LOGISTICA, ADMINISTRACION CONTABLE</t>
         </is>
       </c>
       <c r="D327" t="n">
         <v>13</v>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>SAN JAVIER</t>
@@ -23593,51 +23465,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>CALLE 34B # 116D - 25</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
           <t>6042535611</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CORAZON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
           <t>EDILSON GIRALDO MONTOYA</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
           <t>EDILSON.GIRALDO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA JESUS MARIA VALLE</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
@@ -23735,51 +23607,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>CARRERA 83 # 95B - 40</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
           <t>3004126531 - 6044771397</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PICACHO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
           <t>DUBER LEON HOLGUIN PINEDA</t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
           <t>DUBER.HOLGUIN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN BENITO</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
@@ -23882,56 +23754,56 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t>CARRERA 23B # 84B -27</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
           <t>6045288234 -604 5290858</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
           <t>IE.BELLORIENTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>FRANCISCO JOHANY CASTRO HOYOS</t>
+          <t>JUAN CARLOS GAVIRIA CAMPUZANO</t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
-          <t>FRANCISCO.CASTRO@MEDELLIN.GOV.CO</t>
+          <t>JUANC.GAVIRIAC@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>SECCION ESCUELA BELLO ORIENTE</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="n">
         <v>3</v>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>MANRIQUE</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
@@ -23946,61 +23818,61 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>CALLE 83 B # 25C - 06</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
           <t>6045290858</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.BELLOORIENTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>FRANCISCO JOHANY CASTRO HOYOS</t>
+          <t>JUAN CARLOS GAVIRIA CAMPUZANO</t>
         </is>
       </c>
       <c r="O333" t="inlineStr">
         <is>
-          <t>FRANCISCO.CASTRO@MEDELLIN.GOV.CO</t>
+          <t>JUANC.GAVIRIAC@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LUSITANIA- PAZ DE COLOMBIA</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>PATRONAJE INDUSTRIAL DE PRENDAS DE VESTIR, SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), ASISTENCIA DE EDICION AUDIOVISUAL, SISTEMAS INFORMATICOS</t>
         </is>
       </c>
       <c r="D334" t="n">
         <v>60</v>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN CRISTOBAL</t>
@@ -24088,51 +23960,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>CALLE 66A # 104 - 74</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
           <t>6044273467</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ELTIROL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
           <t>JHON MARIO GARAVITO RIVERO</t>
         </is>
       </c>
       <c r="O335" t="inlineStr">
         <is>
           <t>JHON.GARAVITO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA LA SIERRA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -24226,51 +24098,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>CARRERA 2 # 55F - 17</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
           <t>6042218029 -6042145397</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.VILLATURBAY@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
           <t>JORGE ALBERTO GOMEZ JIMENEZ</t>
         </is>
       </c>
       <c r="O337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ALTAVISTA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, AUXILIAR CONTABLE Y ADMINISTRATIVO</t>
         </is>
       </c>
@@ -24729,51 +24601,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>CARRERA 102B # 47B - 32</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
           <t>6042526216</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ELSOCORRO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
           <t>LUIS GUILLERMO GALOFRE SAAVEDRA</t>
         </is>
       </c>
       <c r="O344" t="inlineStr">
         <is>
           <t>LUIS.GALOFRE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PROGRESAR</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
@@ -24948,63 +24820,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t>CARRERA 87 # 79 - 03</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
           <t>6044416168</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>IE.ELDIAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>LIGIA INES ALZATE ARIAS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISABEL PILAR GOMEZ HENAO</t>
+        </is>
+      </c>
+      <c r="O347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>SECCION ESCUELA EL DIAMANTE</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="n">
         <v>7</v>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>ROBLEDO</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>EL DIAMANTE</t>
         </is>
@@ -25017,63 +24885,59 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>CALLE 79A # 86 - 09</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
           <t>6044416168</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ELDIAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>LIGIA INES ALZATE ARIAS</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISABEL PILAR GOMEZ HENAO</t>
+        </is>
+      </c>
+      <c r="O348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EMPRESARIAL</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>AGROINDUSTRIA ALIMENTARIA, PROGRAMACION DE SOFTWARE</t>
         </is>
       </c>
       <c r="D349" t="n">
         <v>80</v>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN ANTONIO DE PRADO</t>
         </is>
       </c>
@@ -25164,58 +25028,54 @@
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>CORREG SANTA ELENA VEREDA MEDIA LUNA</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
           <t>6042695500</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
           <t>CE.MEDIALUNA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA ALVAREZ SERNA</t>
-[...6 lines deleted...]
-      </c>
+          <t>FLORENTINO PIZARRO PALACIOS</t>
+        </is>
+      </c>
+      <c r="O350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL PLAN</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="n">
         <v>90</v>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SANTA ELENA</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SANTA ELENA</t>
         </is>
@@ -25228,63 +25088,59 @@
           <t>EL PLAN</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>CORREG SANTA ELENA-VEREDA EL PLAN</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
           <t>6045577157</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.ELPLAN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA ALVAREZ SERNA</t>
-[...6 lines deleted...]
-      </c>
+          <t>FLORENTINO PIZARRO PALACIOS</t>
+        </is>
+      </c>
+      <c r="O351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL PLACER</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="n">
         <v>90</v>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SANTA ELENA</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SANTA ELENA</t>
         </is>
@@ -25297,63 +25153,59 @@
           <t>EL PLACER</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
           <t>CORREG SANTA ELENAVEREDA EL PLACER</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
           <t>6042919033</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.ELPLACER@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>BEATRIZ ELENA ALVAREZ SERNA</t>
-[...6 lines deleted...]
-      </c>
+          <t>FLORENTINO PIZARRO PALACIOS</t>
+        </is>
+      </c>
+      <c r="O352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MONSENOR VICTOR WIEDEMANN</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>CONSERVACION DE RECURSOS NATURALES, PATRONAJE INDUSTRIAL DE PRENDAS DE VESTIR, PROMOTORIA EN MANEJO AMBIENTAL, RECREACION, RECURSOS HUMANOS</t>
         </is>
       </c>
       <c r="D353" t="n">
         <v>80</v>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN ANTONIO DE PRADO</t>
         </is>
       </c>
@@ -25375,56 +25227,56 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>DIAGONAL 60E # 41 ASUR - 30</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
           <t>6042860010 - 6042866365</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
           <t>IE.VICTORWIEDEMANN@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>ALBA NERY ECHEVERRI BUILES</t>
+          <t>LUZ HILDUARA VELASQUEZ ECHAVARRIA</t>
         </is>
       </c>
       <c r="O353" t="inlineStr">
         <is>
-          <t>ALBA.ECHEVERRI@MEDELLIN.GOV.CO</t>
+          <t>LUZH.VELASQUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>SECCION ESCUELA LA VERDE</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="n">
         <v>80</v>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN ANTONIO DE PRADO</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
@@ -25439,61 +25291,61 @@
           <t>SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t>Diagonal 60 E # 41A SUR 30</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
           <t>6042860291</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAVERDE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>ALBA NERY ECHEVERRI BUILES</t>
+          <t>LUZ HILDUARA VELASQUEZ ECHAVARRIA</t>
         </is>
       </c>
       <c r="O354" t="inlineStr">
         <is>
-          <t>ALBA.ECHEVERRI@MEDELLIN.GOV.CO</t>
+          <t>LUZH.VELASQUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LA ALDEA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="n">
         <v>50</v>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE PALMITAS</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
@@ -25508,51 +25360,51 @@
           <t>LA ALDEA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>VEREDA LA ALDEA</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
           <t>6043870129</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LAALDEA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O355" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LA VOLCANA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
@@ -25646,51 +25498,51 @@
           <t>LA FRISOLA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t>VEREDA LA FRISOLA</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
           <t>6044463248</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LAFRISOLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O357" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LUIS MESA VILLA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
@@ -25715,51 +25567,51 @@
           <t>URQUITA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>VEREDA URQUITA</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
           <t>6044461379</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LUISMESAVILLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O358" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LA SUIZA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C359" t="inlineStr"/>
@@ -25784,51 +25636,51 @@
           <t>LA SUIZA</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>VEREDA LA SUIZA</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
           <t>6044463712</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LASUIZA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LA POTRERA</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C360" t="inlineStr"/>
@@ -25853,51 +25705,51 @@
           <t>LA POTRERA MISERENGA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>VEREDA LA POTRERA</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
           <t>6043870129</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LAPOTRERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LEON ARANGO PAUCAR</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C361" t="inlineStr"/>
@@ -25922,51 +25774,51 @@
           <t>LA SUCIA</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>VEREDA LA SUCIA</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
           <t>6043870825</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.LEONPAUCAR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
           <t>GILMA PASTORA AYALA FRANCO</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
           <t>GILMA.AYALA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PRESBITERO CARLOS ALBERTO CALDERON</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
@@ -26133,51 +25985,51 @@
           <t>YARUMALITO</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO VEREDA YARUMALITO</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
           <t>6043227231</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.YARUMALITO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
           <t>HENRY DE JESUS DIAZ PINEDA</t>
         </is>
       </c>
       <c r="O364" t="inlineStr">
         <is>
           <t>HENRY.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL ASTILLERO</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C365" t="inlineStr"/>
@@ -26202,51 +26054,51 @@
           <t>EL ASTILLERO</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO VEREDA ASTILLERO</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
           <t>6042322109</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.ASTILLERO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
           <t>HENRY DE JESUS DIAZ PINEDA</t>
         </is>
       </c>
       <c r="O365" t="inlineStr">
         <is>
           <t>HENRY.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO POTRERITO</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C366" t="inlineStr"/>
@@ -26271,51 +26123,51 @@
           <t>POTRERITO</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO VEREDA LA CABANA</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
           <t>6042863725</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.POTRERITO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
           <t>HENRY DE JESUS DIAZ PINEDA</t>
         </is>
       </c>
       <c r="O366" t="inlineStr">
         <is>
           <t>HENRY.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO QUEBRADA LARGA</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
@@ -26340,51 +26192,51 @@
           <t>YARUMALITO</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO VEREDA QUEBRADA LARGA</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
           <t>6043028518</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.QUEBRADALARGA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
           <t>HENRY DE JESUS DIAZ PINEDA</t>
         </is>
       </c>
       <c r="O367" t="inlineStr">
         <is>
           <t>HENRY.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO MONTANITA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C368" t="inlineStr"/>
@@ -26409,51 +26261,51 @@
           <t>MONTANITA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO VEREDA LA MONTANA</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
           <t>6042860168</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.MONTANITA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
           <t>HENRY DE JESUS DIAZ PINEDA</t>
         </is>
       </c>
       <c r="O368" t="inlineStr">
         <is>
           <t>HENRY.DIAZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO JUAN ANDRES PATINO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C369" t="inlineStr"/>
@@ -26547,51 +26399,51 @@
           <t>PIEDRA GORDA</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>CCORREGIMIENTO SANTA ELENA - VEREDA PIEDRA GORDA</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
           <t>6045669186</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.PIEDRAGORDA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
           <t>ALBA NOLBERTA DEL ROCIO SEVILLANO MONTENEGRO</t>
         </is>
       </c>
       <c r="O370" t="inlineStr">
         <is>
           <t>ALBA.DELROCIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL CERRO</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
@@ -26616,51 +26468,51 @@
           <t>EL CERRO</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t>CORREG SANTA ELENA-VEREDA EL CERRO</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
           <t>6045381830</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.JUANANDRESPATINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
           <t>ALBA NOLBERTA DEL ROCIO SEVILLANO MONTENEGRO</t>
         </is>
       </c>
       <c r="O371" t="inlineStr">
         <is>
           <t>ALBA.DELROCIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO PERMANENTE MAZO</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C372" t="inlineStr"/>
@@ -26729,76 +26581,76 @@
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="n">
         <v>90</v>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SANTA ELENA</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>PIEDRAS BLANCAS - MATASANO</t>
         </is>
       </c>
       <c r="G373" t="n">
         <v>925</v>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>PIEDRAS BLANCAS</t>
+          <t>NO APLICA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SANTA ELENA-VEREDA PIEDRAS BLANCAS</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
           <t>6045513286</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.PIEDRASBLANCAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
           <t>GLORIA EUGENIA QUINTERO HERNANDEZ</t>
         </is>
       </c>
       <c r="O373" t="inlineStr">
         <is>
           <t>GLORIAE.QUINTERO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN CRISTOBAL</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
@@ -26969,51 +26821,51 @@
           <t>AGUAS FRIAS</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t>VEREDA SANTA CLARA - AGUAS FRIAS (GUANTEROS)</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
           <t>6043412359</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANTACLARA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
           <t>MARIA MAGDALENA CARO RODRIGUEZ</t>
         </is>
       </c>
       <c r="O376" t="inlineStr">
         <is>
           <t>MARIAM.CARO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA HECTOR ROGELIO MONTOYA</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
@@ -27047,54 +26899,58 @@
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>CALLE 20 # 32 - 60</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
           <t>6043870058 - 6043870112</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
           <t>IE.HECTORROGELIOMONT@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>ELIZABETH MARIA NARVAEZ QUINTERO</t>
-[...2 lines deleted...]
-      <c r="O377" t="inlineStr"/>
+          <t>PATRICIA ELENA SALAZAR SALAZAR</t>
+        </is>
+      </c>
+      <c r="O377" t="inlineStr">
+        <is>
+          <t>PATRICIA.SALAZAR@MEDELLIN.GOV.CO</t>
+        </is>
+      </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>SECCION ESCUELA PALMITAS</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="n">
         <v>50</v>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE PALMITAS</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>PALMITAS SECTOR CENTRAL</t>
         </is>
@@ -27107,59 +26963,63 @@
           <t>PALMITAS CENTRAL</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>CALLE 20 # 34 - 105</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
           <t>6043870058 - 6043870112</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.PALMITAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>ELIZABETH MARIA NARVAEZ QUINTERO</t>
-[...2 lines deleted...]
-      <c r="O378" t="inlineStr"/>
+          <t>PATRICIA ELENA SALAZAR SALAZAR</t>
+        </is>
+      </c>
+      <c r="O378" t="inlineStr">
+        <is>
+          <t>PATRICIA.SALAZAR@MEDELLIN.GOV.CO</t>
+        </is>
+      </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MANUEL J. BETANCUR</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>DESARROLLO DE SOFTWARE, ELABORACION DE AUDIOVISUALES.</t>
         </is>
       </c>
       <c r="D379" t="n">
         <v>80</v>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN ANTONIO DE PRADO</t>
         </is>
       </c>
@@ -27245,51 +27105,51 @@
           <t>SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>CALLE 48 SUR 66B - 22</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
           <t>3004518612</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.GUSTAVOISAZA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
           <t>NANCY ADRIANA HERRERA LOPEZ</t>
         </is>
       </c>
       <c r="O380" t="inlineStr">
         <is>
           <t>NANCY.HERRERA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL MANZANILLO</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
@@ -27383,51 +27243,51 @@
           <t>EL CORAZON EL MORRO</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>VEREDA TRAVESIAS EL CORAZON</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
           <t>6044911556</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.MARIATABORDA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
           <t>MARTHA LUCIA ARANGO PALACIO</t>
         </is>
       </c>
       <c r="O382" t="inlineStr">
         <is>
           <t>MARTHAL.ARANGO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO CARLOS MESA SANCHEZ</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
@@ -27452,51 +27312,51 @@
           <t>BUGA PATIO BONITO</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>CORREG ALTA VISTA</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
           <t>6043433980</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.CARLOSSANCHEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
           <t>MARTHA LUCIA ARANGO PALACIO</t>
         </is>
       </c>
       <c r="O383" t="inlineStr">
         <is>
           <t>MARTHAL.ARANGO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PRESBITERO JUAN J. ESCOBAR</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
@@ -27594,51 +27454,51 @@
           <t>CABECERA URBANA CORREGIMIENTO SAN CRISTOBAL</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>CALLE 62 # 127 - 6</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
           <t>6044270173</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.JNMORALES@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
           <t>JAIME ALBERTO CASTANO BOTERO</t>
         </is>
       </c>
       <c r="O385" t="inlineStr">
         <is>
           <t>JAIME.CASTANO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA ALFONSO UPEGUI OROZCO</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
@@ -27667,59 +27527,63 @@
           <t>AREA DE EXPANCION PAJARITO - URB.PUERTA DEL SOL</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>CALLEL 64B # 117 - 177</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
           <t>6044260345</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>IE.ALFONSOUPEGUI@MEDELLIN.GOV.CO</t>
+          <t>SEC.ALFONSOOROZCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>LUIS FEDERICO ATEHORTUA LONDONO</t>
-[...2 lines deleted...]
-      <c r="O386" t="inlineStr"/>
+          <t>GUSTAVO ADOLFO PATINO CARMONA</t>
+        </is>
+      </c>
+      <c r="O386" t="inlineStr">
+        <is>
+          <t>GUSTAVO.PATINO@MEDELLIN.GOV.CO</t>
+        </is>
+      </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SANTA ELENA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>AUXILIAR CONTABLE Y ADMINISTRATIVO, PRODUCCION AGRÍCOLA, SISTEMAS INFORMATICOS</t>
         </is>
       </c>
       <c r="D387" t="n">
         <v>90</v>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SANTA ELENA</t>
         </is>
       </c>
@@ -27805,51 +27669,51 @@
           <t>SANTA ELENA SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>ZONA RURAL</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SANTA ELENA - PARTE CENTRAL</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
           <t>6045380027</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANTAELENA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
           <t>SILVIA ELENA RENDON GARZON</t>
         </is>
       </c>
       <c r="O388" t="inlineStr">
         <is>
           <t>SILVIAE.RENDON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA SAN ANTONIO DE PRADO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
@@ -27868,51 +27732,51 @@
       <c r="F389" t="inlineStr">
         <is>
           <t>CORREGIMIENTO SAN ANTONIO DE PRADO</t>
         </is>
       </c>
       <c r="G389" t="n">
         <v>937</v>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARRERA 79 # 42SUR - 39 </t>
+          <t>CARRERA 79 # 42 SUR - 39</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
           <t>6042864285 -6042869361</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
           <t>IE.SANANTONIODEPRADO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
           <t>JHON FREDY BUSTAMANTE QUERUBIN</t>
         </is>
       </c>
       <c r="O389" t="inlineStr">
         <is>
           <t>JHON.BUSTAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
@@ -27947,51 +27811,51 @@
           <t>POTRERITO</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
           <t>CALLE 40 SUR 75B - 101</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
           <t>6042860138</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.MANUELMALLARINO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
           <t>JHON FREDY BUSTAMANTE QUERUBIN</t>
         </is>
       </c>
       <c r="O390" t="inlineStr">
         <is>
           <t>JHON.BUSTAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>SECCION ESCUELA CARLOS BETANCUR BETANCUR</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
@@ -28016,51 +27880,51 @@
           <t>SECTOR CENTRAL</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t>CARRERA 77 # 41 SUR 2</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
           <t>6042860139</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CARLOSBETANCUR@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
           <t>JHON FREDY BUSTAMANTE QUERUBIN</t>
         </is>
       </c>
       <c r="O391" t="inlineStr">
         <is>
           <t>JHON.BUSTAMANTE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO LAS PLAYAS</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
@@ -28154,51 +28018,51 @@
           <t>LA CUCHILLA</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>VEREDA LA CUCHILLA</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
           <t>6044276317</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.SAGRADOCORAZON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
           <t>FLORALBA PEREZ CAICEDO</t>
         </is>
       </c>
       <c r="O393" t="inlineStr">
         <is>
           <t>FLORALBA.PEREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL PATIO</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
@@ -28223,51 +28087,51 @@
           <t>EL PATIO</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>VEREDA EL PATIO</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
           <t>6044272773</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.ELPATIO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
           <t>FLORALBA PEREZ CAICEDO</t>
         </is>
       </c>
       <c r="O394" t="inlineStr">
         <is>
           <t>FLORALBA.PEREZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL LIMONAR</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
@@ -28438,51 +28302,51 @@
           <t>VEREDA SAN JOSE</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t>CALLE 64 SUR 67 - 18</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
           <t>3004169076</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.SANPRADO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
           <t>JORGE ALIRIO RODRIGUEZ SERNA</t>
         </is>
       </c>
       <c r="O397" t="inlineStr">
         <is>
           <t>JORGEAL.RODRIGUEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO TRAVESIAS EL MORRO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C398" t="inlineStr"/>
@@ -28572,51 +28436,51 @@
           <t>LA PALMA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>VEREDA LA PALMA</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
           <t>6043017465</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.FABIOOROZCO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
           <t>ELKIN ROBINSON ARTEAGA CANO</t>
         </is>
       </c>
       <c r="O399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO PEDREGAL ALTO</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="n">
         <v>60</v>
       </c>
       <c r="E400" t="inlineStr">
@@ -28696,61 +28560,61 @@
       <c r="F401" t="inlineStr">
         <is>
           <t>BOQUERON</t>
         </is>
       </c>
       <c r="G401" t="n">
         <v>936</v>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>BOQUERON</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t xml:space="preserve">VEREDA BOQUERO </t>
+          <t>VEREDA BOQUERO</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
           <t>3148681036</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.PEDREGALALTO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
           <t>JOHN ALEXANDER GARCIA RODRIGUEZ</t>
         </is>
       </c>
       <c r="O401" t="inlineStr">
         <is>
           <t>JOHNA.GARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO EL YOLOMBO</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C402" t="inlineStr"/>
@@ -28775,51 +28639,51 @@
           <t>YOLOMBO</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>VEREDA EL YOLOMBO</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
           <t>3148681036</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.ELYOLOMBO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
           <t>JOHN ALEXANDER GARCIA RODRIGUEZ</t>
         </is>
       </c>
       <c r="O402" t="inlineStr">
         <is>
           <t>JOHNA.GARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>CENTRO EDUCATIVO SAN JOSE DE LA MONTANA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C403" t="inlineStr"/>
@@ -28844,51 +28708,51 @@
           <t>SAN JOSE DE LA MONTANA</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>ZONA CENTRO OCCIDENTAL</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
           <t>RURAL</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>CARRETERA AL MAR KM 14</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
           <t>3148681036</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>CE.SANMONTANA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
           <t>JOHN ALEXANDER GARCIA RODRIGUEZ</t>
         </is>
       </c>
       <c r="O403" t="inlineStr">
         <is>
           <t>JOHNA.GARCIA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA COMPARTIR</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
@@ -28995,58 +28859,54 @@
           <t>ZONA SUROCCIDENTAL</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>CARRERA 60D # 48SUR - 25</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
           <t>3004184413</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
           <t>IE.CORVIDE@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>LUZ HILDUARA VELASQUEZ ECHAVARRIA</t>
-[...6 lines deleted...]
-      </c>
+          <t>WILTON MOSQUERA CUCALON</t>
+        </is>
+      </c>
+      <c r="O405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA PRADITO</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>ANIMACION TURISTICA</t>
         </is>
       </c>
       <c r="D406" t="n">
         <v>80</v>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>CORREGIMIENTO DE SAN ANTONIO DE PRADO</t>
         </is>
       </c>
@@ -29347,51 +29207,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t>CARRERA 29 # 102 - 20</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
           <t>3004145093 - 3004157611</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LAESPERANZA2@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>JORGE ELIECER MURIEL MURIEL</t>
         </is>
       </c>
       <c r="O410" t="inlineStr">
         <is>
           <t>JORGE.MURIEL@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MAESTRO ARENAS BETANCUR</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
@@ -29489,51 +29349,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>CALLE 101 # 65 - 125</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
           <t>6042677287</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.IMPERIOJAPON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
           <t>LINA MARIA RINCON SALAZAR</t>
         </is>
       </c>
       <c r="O412" t="inlineStr">
         <is>
           <t>LINA.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>SECCION ESCUELA MUNICIPAL CASTILLA</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>SEDE</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
@@ -29558,51 +29418,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>CALLE 100A # 66 - 54</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
           <t>6042676475</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.CASTILLA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
           <t>LINA MARIA RINCON SALAZAR</t>
         </is>
       </c>
       <c r="O413" t="inlineStr">
         <is>
           <t>LINA.RINCON@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA EL TRIUNFO SANTA TERESA</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
@@ -29700,51 +29560,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>ZONA NOROCCIDENTAL</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>CALLE 103A # 86 - 35</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
           <t>6044776954</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.ELTRIUNFO@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
           <t>MIGUEL ALBEIRO ZAPATA CORDOBA</t>
         </is>
       </c>
       <c r="O415" t="inlineStr">
         <is>
           <t>MIGUEL.ZAPATA@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA FE Y ALEGRIA LUIS AMIGO</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
@@ -29778,58 +29638,54 @@
           <t>ZONA NORORIENTAL</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>CARRERA 58 # 84 - 40</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
           <t>3004180326</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
           <t>IE.FEYALEGRIALUISAMI@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>WALTER GABRIEL VELEZ RAMIREZ</t>
-[...6 lines deleted...]
-      </c>
+          <t>BETSY EDITH RENTERIA BONILLA</t>
+        </is>
+      </c>
+      <c r="O416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA MADRE LAURA</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>SOPORTE Y MANTENIMIENTO EN INTERNET DE LAS COSAS (IOT), ASISTENCIA DE EDICION AUDIOVISUAL</t>
         </is>
       </c>
       <c r="D417" t="n">
         <v>9</v>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>BUENOS AIRES</t>
         </is>
       </c>
@@ -29984,51 +29840,51 @@
           <t>NO APLICA</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
           <t>ZONA CENTRO ORIENTAL</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
           <t>URBANA</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>CALLE 52 # 4 - 38</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
           <t>6042261590</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>EN GESTION</t>
+          <t>SEC.LASESTANCIAS@MEDELLIN.GOV.CO</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
           <t>BENJAMIN MARTINEZ LEMOS</t>
         </is>
       </c>
       <c r="O419" t="inlineStr">
         <is>
           <t>BENJAMIN.MARTINEZ@MEDELLIN.GOV.CO</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>INSTITUCION EDUCATIVA BARRIO OLAYA HERRERA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>PRINCIPAL</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">